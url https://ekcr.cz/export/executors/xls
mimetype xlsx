--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1358">
   <si>
     <t>Číslo soudního exekutora</t>
   </si>
   <si>
     <t>Titul před</t>
   </si>
   <si>
     <t>Příjmení</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Titul za</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Obvod</t>
   </si>
   <si>
     <t>Ulice</t>
   </si>
   <si>
@@ -2337,50 +2337,53 @@
     <t>gqwt442</t>
   </si>
   <si>
     <t>podatelna@exekutor-skoupa.cz</t>
   </si>
   <si>
     <t>+420 731 153 881</t>
   </si>
   <si>
     <t>http://exekutor-skoupa.cz</t>
   </si>
   <si>
     <t>257739628/0300</t>
   </si>
   <si>
     <t>Ivanko (pozastaven výkon úřadu)</t>
   </si>
   <si>
     <t>Praha 10</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>e-podatelna@exekutorskyurad.eu</t>
+  </si>
+  <si>
+    <t>+420 220 104 211</t>
   </si>
   <si>
     <t>https://www.exekutorskyurad.eu/</t>
   </si>
   <si>
     <t>2108626573/2700</t>
   </si>
   <si>
     <t>Micka</t>
   </si>
   <si>
     <t>Rokycany</t>
   </si>
   <si>
     <t>Pivovarská 257</t>
   </si>
   <si>
     <t>337 01</t>
   </si>
   <si>
     <t>xd24rz4</t>
   </si>
   <si>
     <t>info@exekutorcr.cz</t>
   </si>
@@ -8312,3173 +8315,3175 @@
       <c r="D78" t="s">
         <v>384</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>772</v>
       </c>
       <c r="H78" t="s">
         <v>327</v>
       </c>
       <c r="I78" t="s">
         <v>328</v>
       </c>
       <c r="J78" t="s">
         <v>329</v>
       </c>
       <c r="K78" t="s">
         <v>773</v>
       </c>
       <c r="L78" t="s">
         <v>774</v>
       </c>
-      <c r="M78"/>
+      <c r="M78" t="s">
+        <v>775</v>
+      </c>
       <c r="N78">
         <v>66216877</v>
       </c>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="Q78" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="1">
         <v>168</v>
       </c>
       <c r="B79" t="s">
         <v>56</v>
       </c>
       <c r="C79" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D79" t="s">
         <v>489</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H79" t="s">
+        <v>780</v>
+      </c>
+      <c r="I79" t="s">
+        <v>781</v>
+      </c>
+      <c r="J79" t="s">
         <v>779</v>
       </c>
-      <c r="I79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K79" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="L79" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="M79" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="N79">
         <v>67967591</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="Q79" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" s="1">
         <v>169</v>
       </c>
       <c r="B80" t="s">
         <v>56</v>
       </c>
       <c r="C80" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D80" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>21</v>
       </c>
       <c r="G80" t="s">
         <v>34</v>
       </c>
       <c r="H80" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="I80" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J80" t="s">
         <v>564</v>
       </c>
       <c r="K80" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L80" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M80" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="N80">
         <v>72547251</v>
       </c>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="Q80" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="1">
         <v>170</v>
       </c>
       <c r="B81" t="s">
         <v>18</v>
       </c>
       <c r="C81" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D81" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>21</v>
       </c>
       <c r="G81" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="H81" t="s">
+        <v>799</v>
+      </c>
+      <c r="I81" t="s">
+        <v>800</v>
+      </c>
+      <c r="J81" t="s">
         <v>798</v>
       </c>
-      <c r="I81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K81" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L81" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M81" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N81">
         <v>72552565</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="Q81" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" s="1">
         <v>171</v>
       </c>
       <c r="B82" t="s">
         <v>56</v>
       </c>
       <c r="C82" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="D82" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H82" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="I82" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="J82" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="K82" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L82" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M82" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="N82">
         <v>66244773</v>
       </c>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="Q82" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="1">
         <v>172</v>
       </c>
       <c r="B83" t="s">
         <v>56</v>
       </c>
       <c r="C83" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D83" t="s">
         <v>127</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="H83" t="s">
+        <v>819</v>
+      </c>
+      <c r="I83" t="s">
+        <v>820</v>
+      </c>
+      <c r="J83" t="s">
         <v>818</v>
       </c>
-      <c r="I83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K83" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="L83" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M83" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="N83">
         <v>71467866</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="Q83" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="1">
         <v>173</v>
       </c>
       <c r="B84" t="s">
         <v>56</v>
       </c>
       <c r="C84" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D84" t="s">
         <v>304</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
         <v>684</v>
       </c>
       <c r="H84" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="I84" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="J84" t="s">
         <v>684</v>
       </c>
       <c r="K84" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="L84" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="M84" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="N84">
         <v>72564504</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="Q84" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" s="1">
         <v>174</v>
       </c>
       <c r="B85" t="s">
         <v>56</v>
       </c>
       <c r="C85" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D85" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H85" t="s">
         <v>230</v>
       </c>
       <c r="I85" t="s">
         <v>141</v>
       </c>
       <c r="J85" t="s">
         <v>139</v>
       </c>
       <c r="K85" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="L85" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="M85" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="N85">
         <v>63641461</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="Q85" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="1">
         <v>176</v>
       </c>
       <c r="B86" t="s">
         <v>18</v>
       </c>
       <c r="C86" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D86" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>21</v>
       </c>
       <c r="G86" t="s">
         <v>251</v>
       </c>
       <c r="H86" t="s">
         <v>252</v>
       </c>
       <c r="I86" t="s">
         <v>253</v>
       </c>
       <c r="J86" t="s">
         <v>251</v>
       </c>
       <c r="K86" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L86" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="M86" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="N86" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="Q86" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" s="1">
         <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>56</v>
       </c>
       <c r="C87" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D87" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H87" t="s">
+        <v>853</v>
+      </c>
+      <c r="I87" t="s">
+        <v>854</v>
+      </c>
+      <c r="J87" t="s">
         <v>852</v>
       </c>
-      <c r="I87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K87" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="L87" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="M87" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="N87">
         <v>65850661</v>
       </c>
       <c r="O87" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="P87" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="Q87" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" s="1">
         <v>178</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D88" t="s">
         <v>185</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
         <v>21</v>
       </c>
       <c r="G88" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H88" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I88" t="s">
         <v>220</v>
       </c>
       <c r="J88" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="K88" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="L88" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M88" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="N88">
         <v>62188178</v>
       </c>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="Q88" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="1">
         <v>179</v>
       </c>
       <c r="B89" t="s">
         <v>56</v>
       </c>
       <c r="C89" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D89" t="s">
         <v>369</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>21</v>
       </c>
       <c r="G89" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="H89" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="I89" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="J89" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="K89" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="L89" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="M89" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="N89">
         <v>73733628</v>
       </c>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="Q89" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="1">
         <v>180</v>
       </c>
       <c r="B90" t="s">
         <v>56</v>
       </c>
       <c r="C90" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D90" t="s">
         <v>403</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
         <v>139</v>
       </c>
       <c r="H90" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I90" t="s">
         <v>141</v>
       </c>
       <c r="J90" t="s">
         <v>139</v>
       </c>
       <c r="K90" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="L90" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="M90" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="N90" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="Q90" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91" s="1">
         <v>182</v>
       </c>
       <c r="B91" t="s">
         <v>56</v>
       </c>
       <c r="C91" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D91" t="s">
         <v>20</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>21</v>
       </c>
       <c r="G91" t="s">
         <v>519</v>
       </c>
       <c r="H91" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="I91" t="s">
         <v>141</v>
       </c>
       <c r="J91" t="s">
         <v>583</v>
       </c>
       <c r="K91" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="L91" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="M91" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="N91" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="O91" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="P91" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="Q91" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" s="1">
         <v>183</v>
       </c>
       <c r="B92" t="s">
         <v>56</v>
       </c>
       <c r="C92" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D92" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>21</v>
       </c>
       <c r="G92" t="s">
         <v>772</v>
       </c>
       <c r="H92" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="I92" t="s">
         <v>637</v>
       </c>
       <c r="J92" t="s">
         <v>326</v>
       </c>
       <c r="K92" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="L92" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="M92" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="N92" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="Q92" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="1">
         <v>184</v>
       </c>
       <c r="B93" t="s">
         <v>56</v>
       </c>
       <c r="C93" t="s">
         <v>374</v>
       </c>
       <c r="D93" t="s">
         <v>470</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
         <v>326</v>
       </c>
       <c r="H93" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I93" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="J93" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="K93" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="L93" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="M93"/>
       <c r="N93">
         <v>72694041</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="Q93" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" s="1">
         <v>185</v>
       </c>
       <c r="B94" t="s">
         <v>56</v>
       </c>
       <c r="C94" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D94" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>21</v>
       </c>
       <c r="G94" t="s">
         <v>745</v>
       </c>
       <c r="H94" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="I94" t="s">
         <v>747</v>
       </c>
       <c r="J94" t="s">
         <v>745</v>
       </c>
       <c r="K94" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="L94" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="M94" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="N94" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="Q94" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95" s="1">
         <v>187</v>
       </c>
       <c r="B95" t="s">
         <v>56</v>
       </c>
       <c r="C95" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D95" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>21</v>
       </c>
       <c r="G95" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H95" t="s">
+        <v>925</v>
+      </c>
+      <c r="I95" t="s">
+        <v>926</v>
+      </c>
+      <c r="J95" t="s">
         <v>924</v>
       </c>
-      <c r="I95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K95" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="L95" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="M95" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="N95">
         <v>67358420</v>
       </c>
       <c r="O95"/>
       <c r="P95" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="Q95" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" s="1">
         <v>188</v>
       </c>
       <c r="B96" t="s">
         <v>56</v>
       </c>
       <c r="C96" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D96" t="s">
         <v>304</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H96" t="s">
+        <v>934</v>
+      </c>
+      <c r="I96" t="s">
+        <v>935</v>
+      </c>
+      <c r="J96" t="s">
         <v>933</v>
       </c>
-      <c r="I96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K96" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="L96" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="M96" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="N96" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="O96" t="s">
         <v>718</v>
       </c>
       <c r="P96" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="Q96" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" s="1">
         <v>189</v>
       </c>
       <c r="B97" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C97" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D97" t="s">
         <v>185</v>
       </c>
       <c r="E97" t="s">
         <v>424</v>
       </c>
       <c r="F97" t="s">
         <v>21</v>
       </c>
       <c r="G97" t="s">
         <v>414</v>
       </c>
       <c r="H97" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="I97" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="J97" t="s">
         <v>339</v>
       </c>
       <c r="K97" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="L97" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="M97" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="N97">
         <v>88887537</v>
       </c>
       <c r="O97" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="P97" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="Q97" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98" s="1">
         <v>190</v>
       </c>
       <c r="B98" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C98" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D98" t="s">
         <v>70</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>21</v>
       </c>
       <c r="G98" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H98" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="I98" t="s">
         <v>220</v>
       </c>
       <c r="J98" t="s">
         <v>307</v>
       </c>
       <c r="K98" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="L98" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="M98" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="N98" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="O98" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="P98" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="Q98" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" s="1">
         <v>191</v>
       </c>
       <c r="B99" t="s">
         <v>56</v>
       </c>
       <c r="C99" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D99" t="s">
         <v>423</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H99" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="I99" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="J99" t="s">
         <v>139</v>
       </c>
       <c r="K99" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="L99" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="M99" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="N99" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="Q99" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100" s="1">
         <v>192</v>
       </c>
       <c r="B100" t="s">
         <v>56</v>
       </c>
       <c r="C100" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D100" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>21</v>
       </c>
       <c r="G100" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H100" t="s">
+        <v>974</v>
+      </c>
+      <c r="I100" t="s">
+        <v>975</v>
+      </c>
+      <c r="J100" t="s">
         <v>973</v>
       </c>
-      <c r="I100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K100" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="L100" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="M100" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="N100" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="O100" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="P100" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="Q100" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="1">
         <v>193</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D101" t="s">
         <v>138</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>21</v>
       </c>
       <c r="G101" t="s">
         <v>525</v>
       </c>
       <c r="H101" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="I101" t="s">
         <v>527</v>
       </c>
       <c r="J101" t="s">
         <v>525</v>
       </c>
       <c r="K101" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="L101" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="M101" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="N101" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="O101" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="P101" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="Q101" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102" s="1">
         <v>194</v>
       </c>
       <c r="B102" t="s">
         <v>56</v>
       </c>
       <c r="C102" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="D102" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>21</v>
       </c>
       <c r="G102" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H102" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I102" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="J102" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="K102" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="L102" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="M102" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="N102">
         <v>61187836</v>
       </c>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="Q102" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103" s="1">
         <v>195</v>
       </c>
       <c r="B103" t="s">
         <v>56</v>
       </c>
       <c r="C103" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D103" t="s">
         <v>239</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>21</v>
       </c>
       <c r="G103" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H103" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="I103" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="J103" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="K103" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="L103" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="M103" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="N103">
         <v>65200241</v>
       </c>
       <c r="O103"/>
       <c r="P103" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="Q103" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104" s="1">
         <v>196</v>
       </c>
       <c r="B104" t="s">
         <v>56</v>
       </c>
       <c r="C104" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="D104" t="s">
         <v>423</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
         <v>21</v>
       </c>
       <c r="G104" t="s">
         <v>745</v>
       </c>
       <c r="H104" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="I104" t="s">
         <v>747</v>
       </c>
       <c r="J104" t="s">
         <v>745</v>
       </c>
       <c r="K104" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="L104" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="M104" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="N104" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="Q104" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105" s="1">
         <v>197</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="D105" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>21</v>
       </c>
       <c r="G105" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H105" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J105" t="s">
         <v>1023</v>
       </c>
-      <c r="I105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K105" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="L105" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="M105" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="N105" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="O105"/>
       <c r="P105" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="Q105" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106" s="1">
         <v>198</v>
       </c>
       <c r="B106" t="s">
         <v>56</v>
       </c>
       <c r="C106" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D106" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>561</v>
       </c>
       <c r="H106" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="I106" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J106" t="s">
         <v>564</v>
       </c>
       <c r="K106" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="L106" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="M106" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="N106" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="O106"/>
       <c r="P106" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="Q106" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107" s="1">
         <v>199</v>
       </c>
       <c r="B107" t="s">
         <v>56</v>
       </c>
       <c r="C107" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D107" t="s">
         <v>58</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>21</v>
       </c>
       <c r="G107" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H107" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I107" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="J107" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="K107" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="L107" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="M107" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="N107" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="O107"/>
       <c r="P107" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="Q107" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108" s="1">
         <v>200</v>
       </c>
       <c r="B108" t="s">
         <v>56</v>
       </c>
       <c r="C108" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D108" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
         <v>21</v>
       </c>
       <c r="G108" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H108" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J108" t="s">
         <v>1054</v>
       </c>
-      <c r="I108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K108" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="L108" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="M108" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="N108" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="O108"/>
       <c r="P108" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="Q108" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109" s="1">
         <v>201</v>
       </c>
       <c r="B109" t="s">
         <v>56</v>
       </c>
       <c r="C109" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D109" t="s">
         <v>58</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
         <v>21</v>
       </c>
       <c r="G109" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H109" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="I109" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="J109" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="K109" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="L109" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="M109" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="N109" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="O109"/>
       <c r="P109" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="Q109" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110" s="1">
         <v>202</v>
       </c>
       <c r="B110" t="s">
         <v>665</v>
       </c>
       <c r="C110" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D110" t="s">
         <v>304</v>
       </c>
       <c r="E110" t="s">
         <v>33</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
         <v>82</v>
       </c>
       <c r="H110" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="I110" t="s">
         <v>84</v>
       </c>
       <c r="J110" t="s">
         <v>82</v>
       </c>
       <c r="K110" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="L110" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="M110" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="N110" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="O110" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="P110" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="Q110" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111" s="1">
         <v>203</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D111" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>21</v>
       </c>
       <c r="G111" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H111" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="I111" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="J111" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="K111" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="L111" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="M111" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="N111" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="O111"/>
       <c r="P111" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="Q111" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="112" spans="1:17">
       <c r="A112" s="1">
         <v>204</v>
       </c>
       <c r="B112" t="s">
         <v>56</v>
       </c>
       <c r="C112" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D112" t="s">
         <v>58</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>21</v>
       </c>
       <c r="G112" t="s">
         <v>519</v>
       </c>
       <c r="H112" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="I112" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="J112" t="s">
         <v>772</v>
       </c>
       <c r="K112" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="L112" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="M112" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="N112" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="O112"/>
       <c r="P112" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="Q112" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="113" spans="1:17">
       <c r="A113" s="1">
         <v>205</v>
       </c>
       <c r="B113" t="s">
         <v>56</v>
       </c>
       <c r="C113" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="D113" t="s">
         <v>250</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
         <v>737</v>
       </c>
       <c r="H113" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="I113" t="s">
         <v>739</v>
       </c>
       <c r="J113" t="s">
         <v>737</v>
       </c>
       <c r="K113" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="L113" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="M113" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="N113" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="O113"/>
       <c r="P113" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="Q113" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114" s="1">
         <v>206</v>
       </c>
       <c r="B114" t="s">
         <v>56</v>
       </c>
       <c r="C114" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D114" t="s">
         <v>423</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
         <v>414</v>
       </c>
       <c r="H114" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="I114" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="J114" t="s">
         <v>414</v>
       </c>
       <c r="K114" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="L114" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="M114" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="N114" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="O114"/>
       <c r="P114" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="Q114" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="115" spans="1:17">
       <c r="A115" s="1">
         <v>207</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D115" t="s">
         <v>20</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>21</v>
       </c>
       <c r="G115" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H115" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="I115" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="J115" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="K115" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="L115" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="M115" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="N115" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="O115" t="s">
         <v>41</v>
       </c>
       <c r="P115" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="Q115" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="116" spans="1:17">
       <c r="A116" s="1">
         <v>208</v>
       </c>
       <c r="B116" t="s">
         <v>56</v>
       </c>
       <c r="C116" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D116" t="s">
         <v>239</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
         <v>21</v>
       </c>
       <c r="G116" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H116" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J116" t="s">
         <v>1127</v>
       </c>
-      <c r="I116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K116" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="L116" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="M116" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="N116" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="O116"/>
       <c r="P116" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="Q116" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117" s="1">
         <v>209</v>
       </c>
       <c r="B117" t="s">
         <v>56</v>
       </c>
       <c r="C117" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D117" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>508</v>
       </c>
       <c r="H117" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="I117" t="s">
         <v>510</v>
       </c>
       <c r="J117" t="s">
         <v>508</v>
       </c>
       <c r="K117" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="L117" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="M117" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="N117" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="Q117" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="118" spans="1:17">
       <c r="A118" s="1">
         <v>210</v>
       </c>
       <c r="B118" t="s">
         <v>56</v>
       </c>
       <c r="C118" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D118" t="s">
         <v>273</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
         <v>21</v>
       </c>
       <c r="G118" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="H118" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J118" t="s">
         <v>1146</v>
       </c>
-      <c r="I118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K118" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="L118" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="M118">
         <v>420728751776</v>
       </c>
       <c r="N118" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="O118"/>
       <c r="P118" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="Q118" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119" s="1">
         <v>211</v>
       </c>
       <c r="B119" t="s">
         <v>56</v>
       </c>
       <c r="C119" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D119" t="s">
         <v>489</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>21</v>
       </c>
       <c r="G119" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H119" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="I119" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="J119" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="K119" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="L119" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="M119" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="N119">
         <v>72838264</v>
       </c>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="Q119" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="120" spans="1:17">
       <c r="A120" s="1">
         <v>212</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D120" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>21</v>
       </c>
       <c r="G120" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H120" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J120" t="s">
         <v>1164</v>
       </c>
-      <c r="I120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K120" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="L120" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="M120" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="N120" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="O120"/>
       <c r="P120" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="Q120" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="121" spans="1:17">
       <c r="A121" s="1">
         <v>213</v>
       </c>
       <c r="B121" t="s">
         <v>56</v>
       </c>
       <c r="C121" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="D121" t="s">
         <v>423</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>21</v>
       </c>
       <c r="G121" t="s">
         <v>47</v>
       </c>
       <c r="H121" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="I121" t="s">
         <v>49</v>
       </c>
       <c r="J121" t="s">
         <v>47</v>
       </c>
       <c r="K121" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="L121" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="M121" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="N121">
         <v>87680157</v>
       </c>
       <c r="O121"/>
       <c r="P121" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="Q121" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="122" spans="1:17">
       <c r="A122" s="1">
         <v>216</v>
       </c>
       <c r="B122" t="s">
         <v>56</v>
       </c>
       <c r="C122" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D122" t="s">
         <v>70</v>
       </c>
       <c r="E122" t="s">
         <v>424</v>
       </c>
       <c r="F122" t="s">
         <v>21</v>
       </c>
       <c r="G122" t="s">
         <v>342</v>
       </c>
       <c r="H122" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="I122" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="J122" t="s">
         <v>414</v>
       </c>
       <c r="K122" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="L122" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="M122" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="N122" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="O122"/>
       <c r="P122" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="Q122" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="123" spans="1:17">
       <c r="A123" s="1">
         <v>217</v>
       </c>
       <c r="B123" t="s">
         <v>56</v>
       </c>
       <c r="C123" t="s">
         <v>303</v>
       </c>
       <c r="D123" t="s">
         <v>239</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
         <v>21</v>
       </c>
       <c r="G123" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H123" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J123" t="s">
         <v>1189</v>
       </c>
-      <c r="I123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K123" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="L123" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="M123" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="N123" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="O123"/>
       <c r="P123" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="Q123" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124" s="1">
         <v>218</v>
       </c>
       <c r="B124" t="s">
         <v>533</v>
       </c>
       <c r="C124" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D124" t="s">
         <v>423</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>21</v>
       </c>
       <c r="G124" t="s">
         <v>285</v>
       </c>
       <c r="H124" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I124" t="s">
         <v>341</v>
       </c>
       <c r="J124" t="s">
         <v>342</v>
       </c>
       <c r="K124" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="L124" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="M124" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="N124">
         <v>70380295</v>
       </c>
       <c r="O124"/>
       <c r="P124" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="Q124" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125" s="1">
         <v>219</v>
       </c>
       <c r="B125" t="s">
         <v>56</v>
       </c>
       <c r="C125" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D125" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>21</v>
       </c>
       <c r="G125" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="H125" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J125" t="s">
         <v>1207</v>
       </c>
-      <c r="I125" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K125" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="L125" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="M125" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="N125" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="O125"/>
       <c r="P125" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="Q125" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="1">
         <v>220</v>
       </c>
       <c r="B126" t="s">
         <v>56</v>
       </c>
       <c r="C126" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D126" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="E126" t="s">
         <v>424</v>
       </c>
       <c r="F126" t="s">
         <v>21</v>
       </c>
       <c r="G126" t="s">
         <v>326</v>
       </c>
       <c r="H126" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="I126" t="s">
         <v>637</v>
       </c>
       <c r="J126" t="s">
         <v>326</v>
       </c>
       <c r="K126" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="L126" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="M126" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="N126" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="O126"/>
       <c r="P126" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="Q126" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="127" spans="1:17">
       <c r="A127" s="1">
         <v>221</v>
       </c>
       <c r="B127" t="s">
         <v>56</v>
       </c>
       <c r="C127" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D127" t="s">
         <v>58</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
         <v>21</v>
       </c>
       <c r="G127" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H127" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J127" t="s">
         <v>1226</v>
       </c>
-      <c r="I127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K127" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="L127" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="M127" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="N127">
         <v>45811423</v>
       </c>
       <c r="O127"/>
       <c r="P127" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="Q127" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="1">
         <v>222</v>
       </c>
       <c r="B128" t="s">
         <v>56</v>
       </c>
       <c r="C128" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D128" t="s">
         <v>20</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>21</v>
       </c>
       <c r="G128" t="s">
         <v>772</v>
       </c>
       <c r="H128" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="I128" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="J128" t="s">
         <v>772</v>
       </c>
       <c r="K128" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="L128" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="M128" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="N128" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="O128"/>
       <c r="P128" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="Q128" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="1">
         <v>223</v>
       </c>
       <c r="B129" t="s">
         <v>56</v>
       </c>
       <c r="C129" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D129" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="E129" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F129" t="s">
         <v>21</v>
       </c>
       <c r="G129" t="s">
         <v>667</v>
       </c>
       <c r="H129" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="I129" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="J129" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="K129" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="L129" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="M129" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="N129" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="O129"/>
       <c r="P129" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="Q129" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="1">
         <v>225</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D130" t="s">
         <v>92</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>21</v>
       </c>
       <c r="G130" t="s">
         <v>572</v>
       </c>
       <c r="H130" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="I130" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="J130" t="s">
         <v>572</v>
       </c>
       <c r="K130" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="L130" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="M130" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="N130" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="O130"/>
       <c r="P130" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="Q130" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="1">
         <v>226</v>
       </c>
       <c r="B131" t="s">
         <v>56</v>
       </c>
       <c r="C131" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D131" t="s">
         <v>489</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>21</v>
       </c>
       <c r="G131" t="s">
         <v>93</v>
       </c>
       <c r="H131" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="I131" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="J131" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="K131" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="L131" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="M131" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="N131" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="O131"/>
       <c r="P131" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="Q131" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="1">
         <v>227</v>
       </c>
       <c r="B132" t="s">
         <v>56</v>
       </c>
       <c r="C132" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="D132" t="s">
         <v>304</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
         <v>21</v>
       </c>
       <c r="G132" t="s">
         <v>34</v>
       </c>
       <c r="H132" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="I132" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="J132" t="s">
         <v>564</v>
       </c>
       <c r="K132" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="L132" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="M132" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="Q132" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="1">
         <v>228</v>
       </c>
       <c r="B133" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="C133" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="D133" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
         <v>21</v>
       </c>
       <c r="G133" t="s">
         <v>350</v>
       </c>
       <c r="H133" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="I133" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="J133" t="s">
         <v>350</v>
       </c>
       <c r="K133" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="L133" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="M133" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="N133">
         <v>48963011</v>
       </c>
       <c r="O133"/>
       <c r="P133" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="Q133" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="1">
         <v>229</v>
       </c>
       <c r="B134" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="C134" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D134" t="s">
         <v>599</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>21</v>
       </c>
       <c r="G134" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="H134" t="s">
+        <v>1291</v>
+      </c>
+      <c r="I134" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J134" t="s">
         <v>1290</v>
       </c>
-      <c r="I134" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K134" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="L134" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="M134" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="N134">
         <v>75651262</v>
       </c>
       <c r="O134"/>
       <c r="P134" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="Q134" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="1">
         <v>230</v>
       </c>
       <c r="B135" t="s">
         <v>56</v>
       </c>
       <c r="C135" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="D135" t="s">
         <v>489</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
         <v>21</v>
       </c>
       <c r="G135" t="s">
         <v>93</v>
       </c>
       <c r="H135" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="I135" t="s">
         <v>95</v>
       </c>
       <c r="J135" t="s">
         <v>93</v>
       </c>
       <c r="K135" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="L135" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="M135" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="N135">
         <v>19355092</v>
       </c>
       <c r="O135"/>
       <c r="P135" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="Q135" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="1">
         <v>231</v>
       </c>
       <c r="B136" t="s">
         <v>56</v>
       </c>
       <c r="C136" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D136" t="s">
         <v>304</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
         <v>21</v>
       </c>
       <c r="G136" t="s">
         <v>34</v>
       </c>
       <c r="H136" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="I136" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="J136" t="s">
         <v>564</v>
       </c>
       <c r="K136" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="L136" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="M136" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="N136">
         <v>76031497</v>
       </c>
       <c r="O136"/>
       <c r="P136" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="Q136" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137" s="1">
         <v>232</v>
       </c>
       <c r="B137" t="s">
         <v>56</v>
       </c>
       <c r="C137" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D137" t="s">
         <v>304</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>21</v>
       </c>
       <c r="G137" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H137" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="I137" t="s">
         <v>141</v>
       </c>
       <c r="J137" t="s">
         <v>139</v>
       </c>
       <c r="K137" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="L137" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="M137" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="N137">
         <v>19362595</v>
       </c>
       <c r="O137"/>
       <c r="P137" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="Q137" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="138" spans="1:17">
       <c r="A138" s="1">
         <v>233</v>
       </c>
       <c r="B138" t="s">
         <v>56</v>
       </c>
       <c r="C138" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D138" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>21</v>
       </c>
       <c r="G138" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H138" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I138" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J138" t="s">
         <v>1322</v>
       </c>
-      <c r="I138" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K138" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="L138" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="M138" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="N138">
         <v>22339906</v>
       </c>
       <c r="O138"/>
       <c r="P138" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="Q138" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="139" spans="1:17">
       <c r="A139" s="1">
         <v>234</v>
       </c>
       <c r="B139" t="s">
         <v>56</v>
       </c>
       <c r="C139" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D139" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>21</v>
       </c>
       <c r="G139" t="s">
         <v>519</v>
       </c>
       <c r="H139" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="I139" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="J139" t="s">
         <v>139</v>
       </c>
       <c r="K139" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="L139" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="M139" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="N139" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="O139"/>
       <c r="P139" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="Q139" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="140" spans="1:17">
       <c r="A140" s="1">
         <v>235</v>
       </c>
       <c r="B140" t="s">
         <v>56</v>
       </c>
       <c r="C140" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D140" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
         <v>21</v>
       </c>
       <c r="G140" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H140" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="I140">
         <v>69105</v>
       </c>
       <c r="J140" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="K140" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="L140" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="M140" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="N140" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="O140"/>
       <c r="P140" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="Q140" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141" s="1">
         <v>236</v>
       </c>
       <c r="B141" t="s">
         <v>56</v>
       </c>
       <c r="C141" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D141" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
         <v>21</v>
       </c>
       <c r="G141" t="s">
         <v>658</v>
       </c>
       <c r="H141" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="I141">
         <v>14000</v>
       </c>
       <c r="J141" t="s">
         <v>414</v>
       </c>
       <c r="K141" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="L141" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="M141" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="N141">
         <v>23939087</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="Q141" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142" s="1"/>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="1"/>
     </row>
     <row r="144" spans="1:17">
       <c r="A144" s="1"/>
     </row>
     <row r="145" spans="1:17">
       <c r="A145" s="1"/>
     </row>
     <row r="146" spans="1:17">
       <c r="A146" s="1"/>
     </row>
     <row r="147" spans="1:17">
       <c r="A147" s="1"/>
     </row>
     <row r="148" spans="1:17">
       <c r="A148" s="1"/>
     </row>
     <row r="149" spans="1:17">
       <c r="A149" s="1"/>