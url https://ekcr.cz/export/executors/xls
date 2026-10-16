--- v12 (2026-09-24)
+++ v13 (2026-10-16)
@@ -3557,54 +3557,54 @@
   <si>
     <t>Škorpil</t>
   </si>
   <si>
     <t>Biskupská 129/1</t>
   </si>
   <si>
     <t>hvknnv7</t>
   </si>
   <si>
     <t>podatelna@euceb.cz</t>
   </si>
   <si>
     <t>+420 608 096 010</t>
   </si>
   <si>
     <t>http://www.euceb.cz/</t>
   </si>
   <si>
     <t>1387279273/2700</t>
   </si>
   <si>
     <t>Dusílková Ochmannová</t>
   </si>
   <si>
-    <t>Bezová 1658/1</t>
-[...2 lines deleted...]
-    <t>147 00</t>
+    <t>Marie Cibulkové 356/34</t>
+  </si>
+  <si>
+    <t>140 00</t>
   </si>
   <si>
     <t>p9avfdc</t>
   </si>
   <si>
     <t>podatelna@exekutor-praha2.cz</t>
   </si>
   <si>
     <t>+420 601 106 611</t>
   </si>
   <si>
     <t>06611354</t>
   </si>
   <si>
     <t>https://www.exekutor-praha2.cz/</t>
   </si>
   <si>
     <t>1018367032/2700</t>
   </si>
   <si>
     <t>Český Krumlov</t>
   </si>
   <si>
     <t>Tovární 197</t>
   </si>