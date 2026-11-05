--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -3440,51 +3440,51 @@
   <si>
     <t>http://www.eulouny.cz</t>
   </si>
   <si>
     <t>2114419255/2700</t>
   </si>
   <si>
     <t>Popková</t>
   </si>
   <si>
     <t>Magdaléna</t>
   </si>
   <si>
     <t>Truhlářská 515/2a</t>
   </si>
   <si>
     <t>b5agg67</t>
   </si>
   <si>
     <t>mail@exekuce-liberec.cz</t>
   </si>
   <si>
     <t>+420 775 034 415</t>
   </si>
   <si>
-    <t>0556844</t>
+    <t>05568447</t>
   </si>
   <si>
     <t>https://exekuce-liberec.cz</t>
   </si>
   <si>
     <t>9515422/0800, 9515502/0800 (pouze dražby)</t>
   </si>
   <si>
     <t>Jeřelová</t>
   </si>
   <si>
     <t>Blansko</t>
   </si>
   <si>
     <t>Masarykova 12</t>
   </si>
   <si>
     <t>678 01</t>
   </si>
   <si>
     <t>w45ij7i</t>
   </si>
   <si>
     <t>podatelna@exekuceblansko.cz</t>
   </si>